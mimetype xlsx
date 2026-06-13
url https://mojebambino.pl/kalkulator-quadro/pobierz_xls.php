--- v0 (2026-05-20)
+++ v1 (2026-06-13)
@@ -19,51 +19,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kalkulator Quadro" sheetId="1" r:id="rId4"/>
     <sheet name="Specyfikacja" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Kalkulator Quadro</t>
   </si>
   <si>
-    <t>z dnia 2026-05-20 12:49</t>
+    <t>z dnia 2026-06-13 12:06</t>
   </si>
   <si>
     <t>Kod</t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Brutto</t>
   </si>
   <si>
     <t>Suma</t>
   </si>
   <si>
     <t>Łączna wartość</t>
   </si>
   <si>
     <t>Koszt dostawy</t>
   </si>
   <si>
     <t>Forma płatności</t>
   </si>