--- v1 (2026-06-13)
+++ v2 (2026-07-05)
@@ -19,51 +19,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kalkulator Quadro" sheetId="1" r:id="rId4"/>
     <sheet name="Specyfikacja" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Kalkulator Quadro</t>
   </si>
   <si>
-    <t>z dnia 2026-06-13 12:06</t>
+    <t>z dnia 2026-07-05 20:26</t>
   </si>
   <si>
     <t>Kod</t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Brutto</t>
   </si>
   <si>
     <t>Suma</t>
   </si>
   <si>
     <t>Łączna wartość</t>
   </si>
   <si>
     <t>Koszt dostawy</t>
   </si>
   <si>
     <t>Forma płatności</t>
   </si>