--- v2 (2026-07-05)
+++ v3 (2026-07-05)
@@ -19,51 +19,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kalkulator Quadro" sheetId="1" r:id="rId4"/>
     <sheet name="Specyfikacja" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Kalkulator Quadro</t>
   </si>
   <si>
-    <t>z dnia 2026-07-05 20:26</t>
+    <t>z dnia 2026-07-05 21:29</t>
   </si>
   <si>
     <t>Kod</t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Brutto</t>
   </si>
   <si>
     <t>Suma</t>
   </si>
   <si>
     <t>Łączna wartość</t>
   </si>
   <si>
     <t>Koszt dostawy</t>
   </si>
   <si>
     <t>Forma płatności</t>
   </si>