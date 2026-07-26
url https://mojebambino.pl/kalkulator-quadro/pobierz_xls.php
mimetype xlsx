--- v3 (2026-07-05)
+++ v4 (2026-07-26)
@@ -19,51 +19,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kalkulator Quadro" sheetId="1" r:id="rId4"/>
     <sheet name="Specyfikacja" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Kalkulator Quadro</t>
   </si>
   <si>
-    <t>z dnia 2026-07-05 21:29</t>
+    <t>z dnia 2026-07-26 13:55</t>
   </si>
   <si>
     <t>Kod</t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Brutto</t>
   </si>
   <si>
     <t>Suma</t>
   </si>
   <si>
     <t>Łączna wartość</t>
   </si>
   <si>
     <t>Koszt dostawy</t>
   </si>
   <si>
     <t>Forma płatności</t>
   </si>