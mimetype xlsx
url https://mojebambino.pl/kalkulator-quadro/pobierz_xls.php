--- v4 (2026-07-26)
+++ v5 (2026-08-20)
@@ -19,51 +19,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kalkulator Quadro" sheetId="1" r:id="rId4"/>
     <sheet name="Specyfikacja" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Kalkulator Quadro</t>
   </si>
   <si>
-    <t>z dnia 2026-07-26 13:55</t>
+    <t>z dnia 2026-08-20 15:02</t>
   </si>
   <si>
     <t>Kod</t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Brutto</t>
   </si>
   <si>
     <t>Suma</t>
   </si>
   <si>
     <t>Łączna wartość</t>
   </si>
   <si>
     <t>Koszt dostawy</t>
   </si>
   <si>
     <t>Forma płatności</t>
   </si>