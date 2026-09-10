--- v5 (2026-08-20)
+++ v6 (2026-09-10)
@@ -19,51 +19,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kalkulator Quadro" sheetId="1" r:id="rId4"/>
     <sheet name="Specyfikacja" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Kalkulator Quadro</t>
   </si>
   <si>
-    <t>z dnia 2026-08-20 15:02</t>
+    <t>z dnia 2026-09-10 13:31</t>
   </si>
   <si>
     <t>Kod</t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Brutto</t>
   </si>
   <si>
     <t>Suma</t>
   </si>
   <si>
     <t>Łączna wartość</t>
   </si>
   <si>
     <t>Koszt dostawy</t>
   </si>
   <si>
     <t>Forma płatności</t>
   </si>