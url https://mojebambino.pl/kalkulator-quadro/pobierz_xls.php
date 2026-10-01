--- v6 (2026-09-10)
+++ v7 (2026-10-01)
@@ -19,51 +19,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kalkulator Quadro" sheetId="1" r:id="rId4"/>
     <sheet name="Specyfikacja" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Kalkulator Quadro</t>
   </si>
   <si>
-    <t>z dnia 2026-09-10 13:31</t>
+    <t>z dnia 2026-10-01 23:54</t>
   </si>
   <si>
     <t>Kod</t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Brutto</t>
   </si>
   <si>
     <t>Suma</t>
   </si>
   <si>
     <t>Łączna wartość</t>
   </si>
   <si>
     <t>Koszt dostawy</t>
   </si>
   <si>
     <t>Forma płatności</t>
   </si>