--- v7 (2026-10-01)
+++ v8 (2026-10-25)
@@ -19,51 +19,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kalkulator Quadro" sheetId="1" r:id="rId4"/>
     <sheet name="Specyfikacja" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Kalkulator Quadro</t>
   </si>
   <si>
-    <t>z dnia 2026-10-01 23:54</t>
+    <t>z dnia 2026-10-25 08:43</t>
   </si>
   <si>
     <t>Kod</t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>Ilość</t>
   </si>
   <si>
     <t>Brutto</t>
   </si>
   <si>
     <t>Suma</t>
   </si>
   <si>
     <t>Łączna wartość</t>
   </si>
   <si>
     <t>Koszt dostawy</t>
   </si>
   <si>
     <t>Forma płatności</t>
   </si>